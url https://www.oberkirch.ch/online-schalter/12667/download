--- v0 (2025-12-05)
+++ v1 (2026-07-06)
@@ -1,1998 +1,2186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00026E7D" w:rsidRDefault="006F1869" w:rsidP="00734078">
+    <w:p w14:paraId="5E9B7408" w14:textId="5DBF39BE" w:rsidR="00074BC0" w:rsidRDefault="00471C13" w:rsidP="00471C13">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
       <w:r>
-        <w:t>Gesuch für temporäre Reklamen</w:t>
+        <w:t>Gesuch um temporäre Reklame</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C752A1" w:rsidRDefault="00C752A1" w:rsidP="006F1869">
-[...5 lines deleted...]
-          <w:pgMar w:top="2268" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w14:paraId="0C170817" w14:textId="15F29C1D" w:rsidR="00471C13" w:rsidRDefault="00471C13" w:rsidP="00471C13">
+      <w:pPr>
+        <w:pStyle w:val="Untertitel"/>
+      </w:pPr>
+      <w:r>
+        <w:t>für temporäre Reklame ausserhalb der acht ausgeschiedenen Standorte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504EE195" w14:textId="7D30FE99" w:rsidR="00471C13" w:rsidRDefault="00471C13" w:rsidP="00CC2739">
+      <w:pPr>
+        <w:pStyle w:val="Informations-undKoordinatenblock"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E11667" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRDefault="009C00DD" w:rsidP="00870CD6">
+      <w:pPr>
+        <w:pStyle w:val="Informations-undKoordinatenblock"/>
+        <w:sectPr w:rsidR="009C00DD" w:rsidSect="00471C13">
+          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="first" r:id="rId8"/>
+          <w:footerReference w:type="first" r:id="rId9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1985" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRDefault="006F1869" w:rsidP="006F1869">
+    <w:p w14:paraId="5BA41BE1" w14:textId="6AA1F92D" w:rsidR="00471C13" w:rsidRDefault="00471C13" w:rsidP="00870CD6">
+      <w:pPr>
+        <w:pStyle w:val="Informations-undKoordinatenblock"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00471C13">
+        <w:t>Bitte beachten Sie die kant</w:t>
+      </w:r>
       <w:r>
-        <w:t>Für temporäre Reklamen ausserhalb der acht ausgeschiedenen Standorten.</w:t>
+        <w:t>onale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471C13">
+        <w:t xml:space="preserve"> Reklameverordnung sowie die Richtlinien der Gemeinde Oberkirch für die Bewilligung von Reklameanlagen. Insbesondere verweisen wir auf Art. 9, wonach in Oberkirch nur temporäre Reklamen für örtliche Veranstaltungen und Anlässe bewilligt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRDefault="006F1869" w:rsidP="00C57B05">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="290571DF" w14:textId="09382371" w:rsidR="00471C13" w:rsidRDefault="00471C13" w:rsidP="00CC2739">
+      <w:pPr>
+        <w:pStyle w:val="Abstand"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C752A1" w:rsidRPr="00C752A1" w:rsidRDefault="00C752A1" w:rsidP="00C752A1">
+    <w:p w14:paraId="49B44C57" w14:textId="587CB9B3" w:rsidR="00471C13" w:rsidRDefault="00471C13" w:rsidP="00471C13">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Veranstalter/in</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="9781" w:type="dxa"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00471C13" w14:paraId="065A48D9" w14:textId="77777777" w:rsidTr="00471C13">
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="155657915"/>
+            <w:placeholder>
+              <w:docPart w:val="C7201BC92AD3429799B514D42EBE93B6"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9628" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0FB3F8BE" w14:textId="11AC99D9" w:rsidR="00471C13" w:rsidRDefault="00471C13" w:rsidP="003A5410">
+                <w:pPr>
+                  <w:ind w:left="-109"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Veranstalter/Verein/Firma</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="43ECDD5F" w14:textId="77777777" w:rsidR="00471C13" w:rsidRPr="00471C13" w:rsidRDefault="00471C13" w:rsidP="00CC2739">
+      <w:pPr>
+        <w:pStyle w:val="Abstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DAAD933" w14:textId="68C97727" w:rsidR="00471C13" w:rsidRDefault="003A5410" w:rsidP="009221A9">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gesuchsteller/in</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9781"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="2337"/>
+        <w:gridCol w:w="1773"/>
+        <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C752A1" w:rsidTr="00C752A1">
+      <w:tr w:rsidR="003A5410" w14:paraId="243282EF" w14:textId="7A669FF5" w:rsidTr="00CC2739">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="021C27D5" w14:textId="0528B889" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Nachname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-818497854"/>
+            <w:id w:val="1453212271"/>
             <w:placeholder>
-              <w:docPart w:val="A0243A30165B492A84A0EAEAF1426547"/>
+              <w:docPart w:val="EB55D1204E40488ABBB73D3F280CB04A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="9781" w:type="dxa"/>
-                <w:vAlign w:val="center"/>
+                <w:tcW w:w="2337" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="00C752A1" w:rsidRDefault="00C752A1" w:rsidP="00AC2159">
-                <w:r w:rsidRPr="002D5B80">
+              <w:p w14:paraId="0D30CCEE" w14:textId="5B36766E" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Nachname</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EF6D45" w14:textId="4F31D59F" w:rsidR="003A5410" w:rsidRDefault="009221A9" w:rsidP="009221A9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="392"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003A5410">
+              <w:t>Vorname(n)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="429776142"/>
+            <w:placeholder>
+              <w:docPart w:val="FB74CFBBF2A9478A97B43D9BC5204BD1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="4E136288" w14:textId="25FE162B" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Vorname(n)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003A5410" w14:paraId="77AB40D6" w14:textId="58B7CC41" w:rsidTr="00CC2739">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D5C556" w14:textId="1BD41636" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Adresse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="689880657"/>
+            <w:placeholder>
+              <w:docPart w:val="396AB5DE97BC4C59952F9765A6C9B504"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7512" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E23B314" w14:textId="32CF0CCA" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Strasse, PLZ Ort</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003A5410" w14:paraId="4F509A19" w14:textId="5A99DB75" w:rsidTr="00CC2739">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE3414F" w14:textId="72C74B06" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Telefon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1044867940"/>
+            <w:placeholder>
+              <w:docPart w:val="607997EE759C42E5BE688A9F56C3E9B1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2337" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="4C4D5F5F" w14:textId="58A76ACE" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Telefon</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FAD1C4" w14:textId="386F1E44" w:rsidR="003A5410" w:rsidRDefault="009221A9" w:rsidP="009221A9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="391"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003A5410">
+              <w:t>E-Mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1411124259"/>
+            <w:placeholder>
+              <w:docPart w:val="F894876EE79442A4A32D9C1D094874EF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="5B85057F" w14:textId="13F426B4" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>E-Mail</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13ECFCF8" w14:textId="71025208" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+      <w:pPr>
+        <w:pStyle w:val="Abstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0111E416" w14:textId="031A454E" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="003A5410">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Veranstaltung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="9640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2111"/>
+        <w:gridCol w:w="2318"/>
+        <w:gridCol w:w="1769"/>
+        <w:gridCol w:w="3442"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003A5410" w14:paraId="4414B40E" w14:textId="7C1A5309" w:rsidTr="00CC2739">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="410E5DEF" w14:textId="4A87A9A8" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Anlass</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1538240214"/>
+            <w:placeholder>
+              <w:docPart w:val="86330C1391A846FE985531273A71F4CE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7529" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="18F06CB2" w14:textId="20D1E969" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r w:rsidRPr="007A7F86">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-    </w:tbl>
-[...21 lines deleted...]
-      <w:tr w:rsidR="001E1169" w:rsidTr="009F51B4">
+      <w:tr w:rsidR="003A5410" w14:paraId="4337668C" w14:textId="5A8695D8" w:rsidTr="009221A9">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00AC2159">
+          <w:p w14:paraId="694C53C7" w14:textId="24B6098B" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
             <w:r>
-              <w:t>Nachname</w:t>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="590365030"/>
+            <w:id w:val="-292294286"/>
             <w:placeholder>
-              <w:docPart w:val="6A83912299B64DBB81C7414473528733"/>
+              <w:docPart w:val="E5FEBA65865A434FAE1F4C7C6F2E445B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7512" w:type="dxa"/>
+                <w:tcW w:w="7529" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
-                  <w:top w:val="nil"/>
-[...2 lines deleted...]
-                  <w:right w:val="nil"/>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:vAlign w:val="center"/>
+                <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="001E1169" w:rsidRDefault="00AC2159" w:rsidP="00AC2159">
-                <w:r w:rsidRPr="002D5B80">
+              <w:p w14:paraId="782F6D9C" w14:textId="0A5BF47F" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r w:rsidRPr="007A7F86">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001E1169" w:rsidTr="009F51B4">
+      <w:tr w:rsidR="003A5410" w14:paraId="4A2D8058" w14:textId="77777777" w:rsidTr="009221A9">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00AC2159">
+          <w:p w14:paraId="3F65EDB7" w14:textId="2553DE06" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
             <w:r>
-              <w:t>Vorname(n)</w:t>
+              <w:t>Parzellen Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="1197587006"/>
+            <w:id w:val="314532508"/>
             <w:placeholder>
-              <w:docPart w:val="6A83912299B64DBB81C7414473528733"/>
+              <w:docPart w:val="9E0894FD9A5742E299B61FD462C31E3A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7512" w:type="dxa"/>
+                <w:tcW w:w="2318" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="3E59FFA1" w14:textId="05634F71" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Parz.-Nr</w:t>
+                </w:r>
+                <w:r w:rsidRPr="007A7F86">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB671CE" w14:textId="4002C73A" w:rsidR="003A5410" w:rsidRDefault="009221A9" w:rsidP="009221A9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="390"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003A5410">
+              <w:t>Standort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1157531221"/>
+            <w:placeholder>
+              <w:docPart w:val="B70F66FEDF0C4E52AF3A895C6197B746"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3442" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="116C1759" w14:textId="6190320E" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Standort</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003A5410" w14:paraId="7C8CB3F7" w14:textId="7AC878F6" w:rsidTr="009221A9">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA18EE7" w14:textId="180A1B71" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Grundeigentümer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1085185556"/>
+            <w:placeholder>
+              <w:docPart w:val="4A209E6ACB754A8EBEFB96E3FB1BB7C3"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7529" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-                  <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:right w:val="nil"/>
                 </w:tcBorders>
-                <w:vAlign w:val="center"/>
+                <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="001E1169" w:rsidRDefault="00AC2159" w:rsidP="00AC2159">
-[...3 lines deleted...]
-                <w:r w:rsidRPr="002D5B80">
+              <w:p w14:paraId="77D56814" w14:textId="7E0F13B2" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Vorname Name, Adresse</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003A5410" w14:paraId="3EF85348" w14:textId="5106CB10" w:rsidTr="00CC2739">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE0F26F" w14:textId="49BC28E1" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1638609522"/>
+            <w:placeholder>
+              <w:docPart w:val="5B979A7F47824CC88BC6D9FDADA44106"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7529" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="0CA91223" w14:textId="3F88B52F" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r w:rsidRPr="007A7F86">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001E1169" w:rsidTr="009F51B4">
+      <w:tr w:rsidR="003A5410" w14:paraId="208D21DD" w14:textId="4D297CB7" w:rsidTr="00CC2739">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00AC2159">
+          <w:p w14:paraId="579FB7F6" w14:textId="6B06F4DD" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
             <w:r>
-              <w:t>Adresse</w:t>
+              <w:t>Masse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="912510948"/>
+            <w:id w:val="1946410924"/>
             <w:placeholder>
-              <w:docPart w:val="7EA65EADB20444C4AD44370EE437BB56"/>
+              <w:docPart w:val="E5E1099F728744BD977ACC9ECD63ABF7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7512" w:type="dxa"/>
+                <w:tcW w:w="7529" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="nil"/>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:vAlign w:val="center"/>
+                <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00AC2159">
-[...3 lines deleted...]
-                <w:r w:rsidRPr="002D5B80">
+              <w:p w14:paraId="4BA25491" w14:textId="18EAC401" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r w:rsidRPr="007A7F86">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001E1169" w:rsidTr="009F51B4">
+      <w:tr w:rsidR="003A5410" w14:paraId="3839C4D8" w14:textId="2D932195" w:rsidTr="00CC2739">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00AC2159">
+          <w:p w14:paraId="6158D714" w14:textId="3CA6264A" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
             <w:r>
-              <w:t>Telefon</w:t>
+              <w:t>Farben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1235928343"/>
+            <w:id w:val="-1847623569"/>
             <w:placeholder>
-              <w:docPart w:val="6A83912299B64DBB81C7414473528733"/>
+              <w:docPart w:val="9C151E68786E4CCF8FC600891D23249F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcW w:w="7529" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
                 <w:tcBorders>
-                  <w:top w:val="nil"/>
-[...2 lines deleted...]
-                  <w:right w:val="nil"/>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:vAlign w:val="center"/>
+                <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="001E1169" w:rsidRDefault="007D59A4" w:rsidP="007D59A4">
-[...55 lines deleted...]
-                <w:r w:rsidRPr="002D5B80">
+              <w:p w14:paraId="007C21FB" w14:textId="46DE0723" w:rsidR="003A5410" w:rsidRDefault="00870CD6" w:rsidP="00CC2739">
+                <w:r w:rsidRPr="007A7F86">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-    </w:tbl>
-[...29 lines deleted...]
-      <w:tr w:rsidR="00C57B05" w:rsidTr="009F51B4">
+      <w:tr w:rsidR="003A5410" w14:paraId="244B9626" w14:textId="35304D49" w:rsidTr="00CC2739">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C57B05" w:rsidRDefault="00C57B05" w:rsidP="00295B14">
-[...385 lines deleted...]
-          <w:p w:rsidR="00C57B05" w:rsidRDefault="00C57B05" w:rsidP="00295B14">
+          <w:p w14:paraId="1B4163EB" w14:textId="131F3DA7" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
             <w:r>
               <w:t>Art</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
+            <w:tcW w:w="7529" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C57B05" w:rsidRDefault="005E4345" w:rsidP="009F51B4">
+          <w:p w14:paraId="1911BEB8" w14:textId="2DC9E97E" w:rsidR="003A5410" w:rsidRDefault="00E07A67" w:rsidP="00CC2739">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="292"/>
-[...5 lines deleted...]
-                <w:tab w:val="left" w:pos="4851"/>
+                <w:tab w:val="left" w:pos="319"/>
+                <w:tab w:val="left" w:pos="1686"/>
+                <w:tab w:val="left" w:pos="2020"/>
+                <w:tab w:val="left" w:pos="3536"/>
+                <w:tab w:val="left" w:pos="3863"/>
+                <w:tab w:val="left" w:pos="5186"/>
+                <w:tab w:val="left" w:pos="5564"/>
               </w:tabs>
-              <w:ind w:left="31"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1700695349"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C57B05">
+                <w:r w:rsidR="003A5410">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C57B05">
+            <w:r w:rsidR="003A5410">
               <w:tab/>
               <w:t>Plakat</w:t>
             </w:r>
-            <w:r w:rsidR="00C57B05">
+            <w:r w:rsidR="003A5410">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="864014413"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C57B05">
+                <w:r w:rsidR="003A5410">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C57B05">
+            <w:r w:rsidR="003A5410">
               <w:tab/>
               <w:t>Bande</w:t>
             </w:r>
-            <w:r w:rsidR="00C57B05">
+            <w:r w:rsidR="003A5410">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1905512164"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C57B05">
+                <w:r w:rsidR="003A5410">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C57B05">
+            <w:r w:rsidR="003A5410">
               <w:tab/>
               <w:t>Tafel</w:t>
             </w:r>
-            <w:r w:rsidR="00C57B05">
+            <w:r w:rsidR="003A5410">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1180245295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C57B05">
+                <w:r w:rsidR="003A5410">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C57B05">
+            <w:r w:rsidR="003A5410">
               <w:tab/>
               <w:t>Schild</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C57B05" w:rsidTr="009F51B4">
+      <w:tr w:rsidR="003A5410" w14:paraId="41D141CC" w14:textId="58CE459D" w:rsidTr="00CC2739">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2111" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C57B05" w:rsidRDefault="00C57B05" w:rsidP="00295B14">
+          <w:p w14:paraId="246BF8A0" w14:textId="43EBEFF2" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
             <w:r>
               <w:t>Reklame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
+            <w:tcW w:w="7529" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C57B05" w:rsidRDefault="005E4345" w:rsidP="009F51B4">
+          <w:p w14:paraId="7C517308" w14:textId="5F58BE82" w:rsidR="003A5410" w:rsidRDefault="00E07A67" w:rsidP="00CC2739">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="315"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="3433"/>
+                <w:tab w:val="left" w:pos="319"/>
+                <w:tab w:val="left" w:pos="3538"/>
+                <w:tab w:val="left" w:pos="3861"/>
               </w:tabs>
-              <w:ind w:left="31"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="405722918"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C57B05">
+                <w:r w:rsidR="00870CD6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C57B05">
+            <w:r w:rsidR="00870CD6">
               <w:tab/>
               <w:t>einseitig</w:t>
             </w:r>
-            <w:r w:rsidR="00C57B05">
+            <w:r w:rsidR="00870CD6">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="787541495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C57B05">
+                <w:r w:rsidR="00870CD6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C57B05">
+            <w:r w:rsidR="00870CD6">
               <w:tab/>
               <w:t>doppelseitig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00984E99" w:rsidRDefault="00984E99" w:rsidP="00AC2159">
-[...1 lines deleted...]
-        <w:pStyle w:val="Untertitel"/>
+    <w:p w14:paraId="21E163CE" w14:textId="46213499" w:rsidR="003A5410" w:rsidRDefault="003A5410" w:rsidP="00CC2739">
+      <w:pPr>
+        <w:pStyle w:val="Abstand"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="001E1169">
+    <w:p w14:paraId="02EBAAC0" w14:textId="35E6BDCB" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="006933B8">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Unterschriften</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="9463" w:type="dxa"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1509"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3246"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="35"/>
-        <w:gridCol w:w="2516"/>
+        <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E1169" w:rsidTr="009F51B4">
+      <w:tr w:rsidR="006933B8" w14:paraId="5B73B0AE" w14:textId="77777777" w:rsidTr="00CC2739">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00B35A1C">
+          <w:p w14:paraId="64CCD19C" w14:textId="64660336" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
             <w:r>
               <w:t>Datum, Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3246" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="005E4345" w:rsidP="007D59A4">
+          <w:p w14:paraId="20923034" w14:textId="56FEF16C" w:rsidR="006933B8" w:rsidRDefault="00E07A67" w:rsidP="00CC2739">
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1842584876"/>
+                <w:id w:val="1695724490"/>
                 <w:placeholder>
-                  <w:docPart w:val="7ADF26D3A9E145C99501D2BC65D77147"/>
+                  <w:docPart w:val="71E8012D4A38491A9EBD8BC48EC82879"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006933B8">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Ort</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006933B8">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-34282858"/>
+                <w:placeholder>
+                  <w:docPart w:val="40695063E7C8406D82A060720F5B81B9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="d. MMMM yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007D59A4" w:rsidRPr="002D5B80">
+                <w:r w:rsidR="006933B8">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie, um ein Datum einzugeben.</w:t>
-[...20 lines deleted...]
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Datum</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00B35A1C">
+          <w:p w14:paraId="23500F43" w14:textId="10B9F40E" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="00CC2739">
             <w:r>
               <w:t>Gesuchsteller/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00B35A1C"/>
+          <w:p w14:paraId="5166450C" w14:textId="77777777" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="00CC2739"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1169" w:rsidTr="009F51B4">
+      <w:tr w:rsidR="006933B8" w14:paraId="61172D87" w14:textId="77777777" w:rsidTr="00CC2739">
         <w:trPr>
-          <w:trHeight w:val="1001"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1509" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00B35A1C">
+          <w:p w14:paraId="004DDC74" w14:textId="061B093E" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="00CC2739">
+            <w:pPr>
+              <w:ind w:left="-109"/>
+            </w:pPr>
             <w:r>
               <w:t>Datum, Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3277" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="005E4345" w:rsidP="007D59A4">
+          <w:p w14:paraId="460F0E6E" w14:textId="0D80A417" w:rsidR="006933B8" w:rsidRDefault="00E07A67" w:rsidP="00CC2739">
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1628047266"/>
+                <w:id w:val="1598355677"/>
                 <w:placeholder>
-                  <w:docPart w:val="0B9A5FA0A6A94765A46042A7CAACCC83"/>
+                  <w:docPart w:val="43F6CDC0E55D44F5B1ED4443FD30643F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:date w:fullDate="2021-12-07T00:00:00Z">
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006933B8">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Ort</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006933B8">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="2137528789"/>
+                <w:placeholder>
+                  <w:docPart w:val="7527009BDFED4A49AE04A63AEB96259F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
                   <w:dateFormat w:val="d. MMMM yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007D59A4" w:rsidRPr="002D5B80">
+                <w:r w:rsidR="006933B8">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
-                  <w:t>Klicken oder tippen Sie, um ein Datum einzugeben.</w:t>
-[...20 lines deleted...]
-                  <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+                  <w:t>Datum</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2161" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00B35A1C">
+          <w:p w14:paraId="4AA965F5" w14:textId="5EC3EF2D" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="00CC2739">
             <w:r>
               <w:t>Grundeigentümer/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="00B35A1C"/>
+          <w:p w14:paraId="5FB9419E" w14:textId="77777777" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="00CC2739"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="001E1169">
+    <w:p w14:paraId="700BEC09" w14:textId="1B23B065" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="00CC2739">
+      <w:pPr>
+        <w:pStyle w:val="Abstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4332C259" w14:textId="2A6611AD" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="006933B8">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Beilagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E1169" w:rsidRDefault="001E1169" w:rsidP="001E1169">
+    <w:p w14:paraId="28C0EE72" w14:textId="18040A5D" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="006933B8">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
       </w:pPr>
       <w:r>
         <w:t>Situationsplan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRDefault="001E1169" w:rsidP="001E1169">
+    <w:p w14:paraId="6E0E5B5D" w14:textId="27656B36" w:rsidR="006933B8" w:rsidRDefault="006933B8" w:rsidP="006933B8">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Foto bzw. Skizze </w:t>
-[...8 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t>Foto bzw. Skizze der Reklame</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRDefault="006F1869" w:rsidP="006F1869">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titel"/>
+    <w:p w14:paraId="78CECE6E" w14:textId="75399A02" w:rsidR="00CC2739" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Bewilligung</w:t>
+        <w:t xml:space="preserve">Bewilligung </w:t>
       </w:r>
-      <w:r w:rsidR="00983A81">
-[...2 lines deleted...]
-      <w:r w:rsidR="00983A81" w:rsidRPr="009F51B4">
+      <w:r w:rsidRPr="009C00DD">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(wird durch die Bewilligungsinstanz ausgefüllt)</w:t>
+        <w:t>wird durch den Bereich Bewilligungen Bau ausgefüllt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRDefault="006F1869" w:rsidP="006F1869">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> geprüft und entscheidet:</w:t>
+    <w:p w14:paraId="2B8ED5DA" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:r w:rsidRPr="004154A4">
+        <w:t>Der Gemeinderat bzw. die von ihm bezeichnete Stelle hat das Gesuch gestützt auf § 5 ff. der Reklameverordnung des Kantons Luzern vom 3. Juni 1997 geprüft und entscheidet:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRDefault="006F1869" w:rsidP="009F51B4">
-[...6 lines deleted...]
-        <w:pStyle w:val="ErteilungBaubewilligung"/>
+    <w:p w14:paraId="21AECE6F" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD"/>
+    <w:p w14:paraId="4A3241AE" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="00E07A67" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Bewilligung"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1597083420"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00983A81">
+          <w:r w:rsidR="009C00DD" w:rsidRPr="004154A4">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="009F51B4">
+      <w:r w:rsidR="009C00DD" w:rsidRPr="004154A4">
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="006F1869">
         <w:t>Die Bewilligung wird erteilt.</w:t>
       </w:r>
-      <w:r w:rsidR="006F1869">
+      <w:r w:rsidR="009C00DD" w:rsidRPr="004154A4">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="983126888"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006F1869">
+          <w:r w:rsidR="009C00DD" w:rsidRPr="004154A4">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="009F51B4">
+      <w:r w:rsidR="009C00DD" w:rsidRPr="004154A4">
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="006F1869">
         <w:t>Die Bewilligung wird nicht erteilt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F51B4" w:rsidRDefault="009F51B4" w:rsidP="009F51B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Untertitel"/>
+    <w:p w14:paraId="050E8363" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Abstand"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRDefault="009F51B4" w:rsidP="006F1869">
+    <w:p w14:paraId="18D311E8" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="009C00DD" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C00DD">
         <w:t>Auflagen und Bedingungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRPr="003A6D0D" w:rsidRDefault="006F1869" w:rsidP="007D59A4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003A6D0D">
+    <w:p w14:paraId="7462B9CF" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Auflagen"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
         <w:t>Die Reklame für veranstaltungsfremde Zwecke (Sponsorenfläche) darf nicht überwiegen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRPr="003A6D0D" w:rsidRDefault="006F1869" w:rsidP="007D59A4">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> nicht beleuchtet werden. Lumineszierende, fluoreszierende oder reflektierende Farben sind nicht gestattet.</w:t>
+    <w:p w14:paraId="0A7F33D0" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Auflagen"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
+        <w:t>Die Reklametafeln dürfen nicht beleuchtet werden. Lumineszierende, fluoreszierende oder reflektierende Farben sind nicht gestattet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRDefault="006F1869" w:rsidP="007D59A4">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Temporäre Reklamen für Veranstaltungen dürfen frühestens 21 Tage vor der Veranstaltung aufgestellt werden und müssen 2 Tage danach entfernt werden. Freistehende Strassenreklamen dürfen eine Reklamefläche von höchstens 10 </w:t>
+    <w:p w14:paraId="4CF35E8C" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Auflagen"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
+        <w:t>Temporäre Reklamen für Veranstaltungen dürfen frühestens 21 Tage vor der Veranstaltung aufgestellt werden und müssen 2 Tage danach entfernt werden. Freistehende Strassenreklamen dürfen eine Reklamefläche von höchstens 10 m</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A6D0D">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F1869">
+      <w:r w:rsidRPr="004154A4">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004154A4">
         <w:t xml:space="preserve"> aufweisen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRPr="00AB3646" w:rsidRDefault="006F1869" w:rsidP="007D59A4">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Temporäre Reklamen für Wahlen und Abstimmungen dürfen frühestens 6 Wochen vor dem Wahl- und Abstimmungstag aufgestellt werden und müssen 5 Tage danach entfernt werden. Freistehende Wahl- und Abstimmungsplakate sind bis zu einer Grösse von </w:t>
+    <w:p w14:paraId="2F7EEC3D" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Auflagen"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
+        <w:t>Temporäre Reklamen für Wahlen und Abstimmungen dürfen frühestens 6 Wochen vor dem Wahl- und Abstimmungstag aufgestellt werden und müssen 5 Tage danach entfernt werden. Freistehende Wahl- und Abstimmungsplakate sind bis zu einer Grösse von 3.5 m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB3646">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F1869">
+      <w:r w:rsidRPr="004154A4">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB3646">
+      <w:r w:rsidRPr="004154A4">
         <w:t>zulässig.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRPr="00492175" w:rsidRDefault="006F1869" w:rsidP="007D59A4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00492175">
+    <w:p w14:paraId="3339AFA9" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Auflagen"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
         <w:t>Die Reklame darf die Verkehrssicherheit nicht beeinträchtigen oder durch ihre Ausgestaltung die Wirkung von Signalen oder Markierungen herabsetzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRPr="00492175" w:rsidRDefault="006F1869" w:rsidP="007D59A4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00492175">
+    <w:p w14:paraId="4714B585" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Auflagen"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
         <w:t>Das Anbringen der Reklame ist so auszuführen, dass der Strassenverkehr zu keiner Zeit gestört wird oder Strassenteilnehmer gefährdet werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRPr="00492175" w:rsidRDefault="006F1869" w:rsidP="007D59A4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00492175">
+    <w:p w14:paraId="008481F7" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Auflagen"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
         <w:t>Die Reklame muss gut verankert werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRPr="00AB3646" w:rsidRDefault="006F1869" w:rsidP="007D59A4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB3646">
+    <w:p w14:paraId="767AA19E" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Auflagen"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
         <w:t>Es ist ein Mindestabstand zur Strasse gemäss § 84 ff. Kant. Strassengesetz einzuhalten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB3646">
+      <w:r w:rsidRPr="004154A4">
         <w:br/>
-        <w:t>(zu Kantonsstrassen 6 m, zu Gemeindestrassen 5 m, zu Güterstrassen 4 m, zu Pri</w:t>
-[...2 lines deleted...]
-        <w:t>vatstrassen 4 m, zu Wegen 2 m).</w:t>
+        <w:t>(zu Kantonsstrassen 6 m, zu Gemeindestrassen 5 m, zu Güterstrassen 4 m, zu Privatstrassen 4 m, zu Wegen 2 m).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRPr="00AB3646" w:rsidRDefault="006F1869" w:rsidP="007D59A4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB3646">
+    <w:p w14:paraId="59970FC7" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Auflagen"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
         <w:t>Bei Einfahrten sind die Sichtverhältnisse gemäss einschlägigen Normen einzuhalten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRPr="00AB3646" w:rsidRDefault="006F1869" w:rsidP="007D59A4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="13452188" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="Auflagen"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
         <w:t>Nicht bewilligte oder den Auflagen und Bedingungen wiedersprechende Reklamen werden durch den Werkdienst der Gemeinde Oberkirch, unter Kostenfolge zu Lasten des Gesuchstellers, entfernt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4345" w:rsidRDefault="005E4345" w:rsidP="005E4345"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5E2428E2" w14:textId="4D12E17E" w:rsidR="009C00DD" w:rsidRDefault="009C00DD" w:rsidP="009C00DD"/>
+    <w:p w14:paraId="686171F1" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD"/>
+    <w:p w14:paraId="2C415512" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:r w:rsidRPr="004154A4">
         <w:t xml:space="preserve">Oberkirch, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="595834192"/>
           <w:placeholder>
-            <w:docPart w:val="C190B71E3AD64D8BA93751DB62CA4658"/>
+            <w:docPart w:val="6F9870A6191F4F0C9FE5BD053DA623C2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="d. MMMM yyyy"/>
             <w:lid w:val="de-CH"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="002D5B80">
+          <w:r w:rsidRPr="004154A4">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="005E4345" w:rsidRDefault="005E4345" w:rsidP="005E4345"/>
-    <w:p w:rsidR="005E4345" w:rsidRPr="007F3A4D" w:rsidRDefault="005E4345" w:rsidP="005E4345">
+    <w:p w14:paraId="61696DC0" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD"/>
+    <w:p w14:paraId="24A45344" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F3A4D">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>BAUAMT OBERKIRCH</w:t>
+        <w:t>GEMEINDE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004154A4">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OBERKIRCH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4345" w:rsidRDefault="005E4345" w:rsidP="005E4345"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="005E4345" w:rsidRPr="007F3A4D" w:rsidRDefault="005E4345" w:rsidP="005E4345">
+    <w:p w14:paraId="4F1B1C7D" w14:textId="135033D3" w:rsidR="009C00DD" w:rsidRDefault="009C00DD" w:rsidP="009C00DD"/>
+    <w:p w14:paraId="06E0D23D" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD"/>
+    <w:p w14:paraId="5E20B782" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD"/>
+    <w:p w14:paraId="282CD6BC" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="00E07A67" w:rsidP="009C00DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Roman von Matt</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="738606426"/>
+          <w:placeholder>
+            <w:docPart w:val="85BCFEFC20154505A947B7D6F7D174D1"/>
+          </w:placeholder>
+          <w:comboBox>
+            <w:listItem w:displayText="Roman von Matt" w:value="Roman von Matt"/>
+          </w:comboBox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009C00DD" w:rsidRPr="004154A4">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Roman von Matt</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009C00DD" w:rsidRPr="004154A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1137612835"/>
+          <w:placeholder>
+            <w:docPart w:val="85BCFEFC20154505A947B7D6F7D174D1"/>
+          </w:placeholder>
+          <w:comboBox>
+            <w:listItem w:displayText="Selina Kunz" w:value="Selina Kunz"/>
+            <w:listItem w:displayText="Sina Lörch" w:value="Sina Lörch"/>
+            <w:listItem w:displayText="Neele Lösel" w:value="Neele Lösel"/>
+          </w:comboBox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009C00DD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sina </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="009C00DD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Lörch</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009C00DD" w:rsidRPr="004154A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-36888703"/>
+          <w:placeholder>
+            <w:docPart w:val="85BCFEFC20154505A947B7D6F7D174D1"/>
+          </w:placeholder>
+          <w:comboBox>
+            <w:listItem w:displayText="Ressortleiter Bau, Umwelt und Infrastruktur" w:value="Ressortleiter Bau, Umwelt und Infrastruktur"/>
+          </w:comboBox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009C00DD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>Ressortleiter Bau, Umwelt und Infrastruktur</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009C00DD" w:rsidRPr="004154A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1810077903"/>
+          <w:placeholder>
+            <w:docPart w:val="85BCFEFC20154505A947B7D6F7D174D1"/>
+          </w:placeholder>
+          <w:comboBox>
+            <w:listItem w:displayText="Sachbearbeiterin Bewilligungen Bau" w:value="Sachbearbeiterin Bewilligungen Bau"/>
+          </w:comboBox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009C00DD" w:rsidRPr="005F536C">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>Sachbearbeiterin Bewilligungen Bau</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5B36C256" w14:textId="7D5D1C37" w:rsidR="009C00DD" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781058DF" w14:textId="262E5C9F" w:rsidR="009C00DD" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA4121B" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112575FB" w14:textId="3377BBE5" w:rsidR="009C00DD" w:rsidRPr="004154A4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="BeilagenundZustellung"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004154A4">
+        <w:t>Kopie an</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>Sachbearbeiterin Bau</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00983A81" w:rsidRDefault="00983A81" w:rsidP="009F51B4"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007D59A4">
+    <w:p w14:paraId="652BE36A" w14:textId="77777777" w:rsidR="009C00DD" w:rsidRPr="00555BE4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="ListenabsatzBeilagenundZustellung"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00555BE4">
         <w:t>Grundeigentümer/in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E1169" w:rsidRPr="007D59A4" w:rsidRDefault="007D59A4" w:rsidP="007D59A4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5FC0536A" w14:textId="5BD66654" w:rsidR="009C00DD" w:rsidRPr="00555BE4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="ListenabsatzBeilagenundZustellung"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00555BE4">
         <w:t>Luzerner Kantonspolizei</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Oberkirch</w:t>
+      <w:r w:rsidR="009221A9">
+        <w:t xml:space="preserve"> (E-Mail)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1869" w:rsidRPr="007D59A4" w:rsidRDefault="007D59A4" w:rsidP="007D59A4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Listenabsatz"/>
+    <w:p w14:paraId="704CF7A6" w14:textId="3393DBAD" w:rsidR="009C00DD" w:rsidRPr="00555BE4" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="ListenabsatzBeilagenundZustellung"/>
       </w:pPr>
       <w:r>
-        <w:t>intern, Akten</w:t>
+        <w:t>Bereich Betrieb und Unterhalt (CMI)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006F1869" w:rsidRPr="007D59A4" w:rsidSect="009F51B4">
+    <w:p w14:paraId="303924AF" w14:textId="39ED930E" w:rsidR="009C00DD" w:rsidRPr="009C00DD" w:rsidRDefault="009C00DD" w:rsidP="009C00DD">
+      <w:pPr>
+        <w:pStyle w:val="ListenabsatzBeilagenundZustellung"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CMI</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009C00DD" w:rsidRPr="009C00DD" w:rsidSect="009C00DD">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00984E99" w:rsidRDefault="00984E99" w:rsidP="00354A57">
+    <w:p w14:paraId="7F1E9AB6" w14:textId="77777777" w:rsidR="005A26FE" w:rsidRDefault="005A26FE" w:rsidP="00455F33">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00984E99" w:rsidRDefault="00984E99" w:rsidP="00354A57">
+    <w:p w14:paraId="3CF4B4D9" w14:textId="77777777" w:rsidR="005A26FE" w:rsidRDefault="005A26FE" w:rsidP="00455F33">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F82E12" w:rsidRPr="00F82E12" w:rsidRDefault="005E4345" w:rsidP="00F82E12">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="075EB4E0" w14:textId="06FE7604" w:rsidR="002047CA" w:rsidRDefault="009C00DD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r>
-      <w:t>Oberkirch, 14. Dezember 2021</w:t>
+      <w:t xml:space="preserve">CMI-Nr. 2022-123 / 7. Mai 2026 / </w:t>
     </w:r>
-    <w:r w:rsidR="00F82E12">
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>sm</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="002047CA">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00F82E12">
-[...2 lines deleted...]
-    <w:r w:rsidR="00F82E12">
+    <w:r w:rsidR="002047CA">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00F82E12">
-      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    <w:r w:rsidR="002047CA">
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00F82E12">
+    <w:r w:rsidR="002047CA">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="005E4345">
+    <w:r w:rsidR="00D712CA">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00F82E12">
+    <w:r w:rsidR="002047CA">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="368D0134" w14:textId="77777777" w:rsidR="00454DD4" w:rsidRDefault="00454DD4">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C7C0E8C" wp14:editId="1E46F005">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-69602</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1440000" cy="453600"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="3810"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20874"/>
+              <wp:lineTo x="21438" y="20874"/>
+              <wp:lineTo x="21438" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="2" name="Grafik 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1440000" cy="453600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>Luzernstrasse</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> 68 / 6208 Oberkirch</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5A7407CC" w14:textId="77777777" w:rsidR="00454DD4" w:rsidRDefault="00454DD4">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t>oberkirch.ch</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00984E99" w:rsidRDefault="00984E99" w:rsidP="00354A57">
+    <w:p w14:paraId="0CBF3877" w14:textId="77777777" w:rsidR="005A26FE" w:rsidRDefault="005A26FE" w:rsidP="00455F33">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00984E99" w:rsidRDefault="00984E99" w:rsidP="00354A57">
+    <w:p w14:paraId="76C47093" w14:textId="77777777" w:rsidR="005A26FE" w:rsidRDefault="005A26FE" w:rsidP="00455F33">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00CB475A" w:rsidRDefault="00CB475A" w:rsidP="00CB475A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5ABAD4B3" w14:textId="77777777" w:rsidR="00EE7612" w:rsidRDefault="00EE7612">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07CA19FA" wp14:editId="6F535253">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7811BCAC" wp14:editId="5B801A41">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>4605020</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>1980565</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>54610</wp:posOffset>
+            <wp:posOffset>-208915</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1333500" cy="391795"/>
-          <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+          <wp:extent cx="2160000" cy="637200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
-              <wp:lineTo x="0" y="21005"/>
-[...1 lines deleted...]
-              <wp:lineTo x="21291" y="0"/>
+              <wp:lineTo x="0" y="20674"/>
+              <wp:lineTo x="21340" y="20674"/>
+              <wp:lineTo x="21340" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="23" name="Grafik 23" descr="Logo Gemeinde Oberkirch farb"/>
+          <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="Logo Gemeinde Oberkirch farb"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1" name=""/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1333500" cy="391795"/>
+                    <a:ext cx="2160000" cy="637200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B2711A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92E619E4"/>
     <w:lvl w:ilvl="0" w:tplc="C08EBDD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Listenabsatz"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2056,194 +2244,482 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3C194F"/>
+    <w:nsid w:val="231D50AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65F4BAB0"/>
-    <w:lvl w:ilvl="0" w:tplc="0807000F">
+    <w:tmpl w:val="05387F1E"/>
+    <w:lvl w:ilvl="0" w:tplc="890E6E56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Auflagen"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C416843"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D01202BE"/>
+    <w:lvl w:ilvl="0" w:tplc="90244544">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="390F2E83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CD4E54A"/>
+    <w:lvl w:ilvl="0" w:tplc="C9B015D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListenabsatzBeilagenundZustellung"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79563021"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BCE41C6"/>
+    <w:lvl w:ilvl="0" w:tplc="256AB00A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listenabsatz"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79632563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C316C3C2"/>
-    <w:lvl w:ilvl="0" w:tplc="A2AAC922">
+    <w:tmpl w:val="9D067F56"/>
+    <w:lvl w:ilvl="0" w:tplc="69EA9F18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="AuflagenundWeisungen"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -2283,165 +2759,190 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SMaUtGYwLHP7rPlcYYuKB/7Eog+QEXye2IJgAvesEFGr/HobdsYR/0ToOzuaD7/W/XObbyfadzy6AxyJuZML+w==" w:salt="LrwOThZwBPkd1REoZPSLzA=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="45rhZ6VbMmoQdPP+foPS5EAqBIOsmolg8rEFiUVTMCyP1630r5GLHHhCkp+qmR/D65QriUxG1cOr2C7PGk1tnw==" w:salt="HqiHODUOcYZrAcGHlXlP8w=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00734078"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00F82E12"/>
+    <w:rsidRoot w:val="005A26FE"/>
+    <w:rsid w:val="000468D9"/>
+    <w:rsid w:val="00074BC0"/>
+    <w:rsid w:val="000A6D64"/>
+    <w:rsid w:val="001C78F3"/>
+    <w:rsid w:val="002047CA"/>
+    <w:rsid w:val="002B760C"/>
+    <w:rsid w:val="0035258B"/>
+    <w:rsid w:val="003A5410"/>
+    <w:rsid w:val="00454DD4"/>
+    <w:rsid w:val="00455F33"/>
+    <w:rsid w:val="00471C13"/>
+    <w:rsid w:val="004C5220"/>
+    <w:rsid w:val="005A26FE"/>
+    <w:rsid w:val="006933B8"/>
+    <w:rsid w:val="00870CD6"/>
+    <w:rsid w:val="008D2955"/>
+    <w:rsid w:val="009221A9"/>
+    <w:rsid w:val="00986E81"/>
+    <w:rsid w:val="009B297E"/>
+    <w:rsid w:val="009C00DD"/>
+    <w:rsid w:val="009E311E"/>
+    <w:rsid w:val="00AC1982"/>
+    <w:rsid w:val="00AE773D"/>
+    <w:rsid w:val="00B94696"/>
+    <w:rsid w:val="00C545DF"/>
+    <w:rsid w:val="00C67FB4"/>
+    <w:rsid w:val="00C83F08"/>
+    <w:rsid w:val="00CC2739"/>
+    <w:rsid w:val="00D712CA"/>
+    <w:rsid w:val="00E07A67"/>
+    <w:rsid w:val="00EE732A"/>
+    <w:rsid w:val="00EE7612"/>
+    <w:rsid w:val="00F54B18"/>
+    <w:rsid w:val="00F85B11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6191B662"/>
-  <w15:docId w15:val="{A4A52759-43BD-46C8-9E8D-17D7AEB99562}"/>
+  <w14:docId w14:val="26DD58A8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CEDFA925-35AA-4549-B29F-831DB1473776}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2479,51 +2980,51 @@
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2545,78 +3046,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2651,55 +3152,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2762,1117 +3263,1390 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD0F7F"/>
+    <w:rsid w:val="00F85B11"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00984E99"/>
+    <w:rsid w:val="009B297E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="120"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00984E99"/>
+    <w:rsid w:val="004C5220"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="120"/>
+      <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C5220"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C5220"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C5220"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="TitelZchn"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00734078"/>
+    <w:rsid w:val="00CC2739"/>
     <w:pPr>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
     <w:name w:val="Titel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00734078"/>
+    <w:rsid w:val="00CC2739"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009B297E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Narrow" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="52"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004C5220"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Narrow" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Untertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="UntertitelZchn"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD0F7F"/>
+    <w:rsid w:val="00CC2739"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
     <w:name w:val="Untertitel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Untertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00CD0F7F"/>
+    <w:rsid w:val="00CC2739"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B297E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="397"/>
+      </w:tabs>
+      <w:ind w:left="397" w:hanging="397"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListenabsatzBeilagenundZustellung">
+    <w:name w:val="Listenabsatz Beilagen und Zustellung"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C5220"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+      </w:tabs>
+      <w:ind w:left="284" w:hanging="284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstand">
+    <w:name w:val="Abstand"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="009B297E"/>
+    <w:rPr>
+      <w:sz w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BeilagenundZustellung">
+    <w:name w:val="Beilagen und Zustellung"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="009B297E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnterschriftenzeileMitarbeitende">
+    <w:name w:val="Unterschriftenzeile Mitarbeitende"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00455F33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3402"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnterschriftenzeileFunktion">
+    <w:name w:val="Unterschriftenzeile Funktion"/>
+    <w:basedOn w:val="UnterschriftenzeileMitarbeitende"/>
+    <w:rsid w:val="00455F33"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00455F33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00455F33"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00455F33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00455F33"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F85B11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004C5220"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Narrow" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004C5220"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Narrow" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004C5220"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressierung">
+    <w:name w:val="Adressierung"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00986E81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="de-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Informations-undKoordinatenblock">
+    <w:name w:val="Informations- und Koordinatenblock"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00986E81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="de-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kurzbefehl">
+    <w:name w:val="Kurzbefehl"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00986E81"/>
+    <w:pPr>
+      <w:ind w:left="397" w:hanging="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="de-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Unterschriftenzeile">
+    <w:name w:val="Unterschriftenzeile"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00986E81"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3402"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="de-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fett">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C83F08"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C545DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C545DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00734078"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00471C13"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...229 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE080D"/>
+    <w:rsid w:val="00471C13"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ErteilungBaubewilligung">
-    <w:name w:val="Erteilung Baubewilligung"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bewilligung">
+    <w:name w:val="Bewilligung"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
-    <w:rsid w:val="009F51B4"/>
+    <w:rsid w:val="009C00DD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="284"/>
+        <w:tab w:val="left" w:pos="397"/>
         <w:tab w:val="left" w:pos="3402"/>
-        <w:tab w:val="left" w:pos="3686"/>
+        <w:tab w:val="left" w:pos="3799"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuflagenundWeisungen">
     <w:name w:val="Auflagen und Weisungen"/>
     <w:basedOn w:val="Listenabsatz"/>
     <w:qFormat/>
-    <w:rsid w:val="007D59A4"/>
+    <w:rsid w:val="009C00DD"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="5"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="397"/>
+        <w:tab w:val="left" w:pos="454"/>
+      </w:tabs>
       <w:ind w:left="454" w:hanging="454"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Auflagen">
+    <w:name w:val="Auflagen"/>
+    <w:basedOn w:val="AuflagenundWeisungen"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C00DD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="454"/>
+        <w:tab w:val="left" w:pos="397"/>
+      </w:tabs>
+      <w:ind w:left="397" w:hanging="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6A83912299B64DBB81C7414473528733"/>
+        <w:name w:val="C7201BC92AD3429799B514D42EBE93B6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D90F7575-4E79-4DC1-B18C-A36243FF4760}"/>
+        <w:guid w:val="{4139A7AA-5689-43AB-BA3C-DC96F2B3E909}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00224252" w:rsidRDefault="002660F6" w:rsidP="002660F6">
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
           <w:pPr>
-            <w:pStyle w:val="6A83912299B64DBB81C7414473528733"/>
+            <w:pStyle w:val="C7201BC92AD3429799B514D42EBE93B62"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D5B80">
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Veranstalter/Verein/Firma</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EB55D1204E40488ABBB73D3F280CB04A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2BCAFA0B-3E62-4568-85E8-5205C46B02FC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="EB55D1204E40488ABBB73D3F280CB04A1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Nachname</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FB74CFBBF2A9478A97B43D9BC5204BD1"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3732893B-149B-47C6-B477-8E067A262870}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="FB74CFBBF2A9478A97B43D9BC5204BD11"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Vorname(n)</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="396AB5DE97BC4C59952F9765A6C9B504"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4D4A7D02-9954-43C3-A74C-88CD97073BEB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="396AB5DE97BC4C59952F9765A6C9B5041"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Strasse, PLZ Ort</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="607997EE759C42E5BE688A9F56C3E9B1"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{496EEF5A-8BD8-48E5-AE16-2233A52F5B8E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="607997EE759C42E5BE688A9F56C3E9B11"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Telefon</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F894876EE79442A4A32D9C1D094874EF"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C5E2AD3F-00FF-482E-BBAE-5405860F72FC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="F894876EE79442A4A32D9C1D094874EF1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>E-Mail</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="86330C1391A846FE985531273A71F4CE"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D37661BF-5A39-4D9E-B239-206DDEE4A939}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="86330C1391A846FE985531273A71F4CE1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007A7F86">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7EA65EADB20444C4AD44370EE437BB56"/>
+        <w:name w:val="E5FEBA65865A434FAE1F4C7C6F2E445B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D8E0FD15-A71A-4224-94FF-EDE2092A64A0}"/>
+        <w:guid w:val="{1F4964CC-EC73-44C1-A85A-4B81F3564ED7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00224252" w:rsidRDefault="002660F6" w:rsidP="002660F6">
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
           <w:pPr>
-            <w:pStyle w:val="7EA65EADB20444C4AD44370EE437BB56"/>
+            <w:pStyle w:val="E5FEBA65865A434FAE1F4C7C6F2E445B1"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D5B80">
+          <w:r w:rsidRPr="007A7F86">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A5980C61F2B84E3CAD921716A1F306CB"/>
+        <w:name w:val="9E0894FD9A5742E299B61FD462C31E3A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{63EABD6D-5EBC-490E-8FD2-2D94EE9C78E6}"/>
+        <w:guid w:val="{721C535A-487B-4291-A69D-4B381376AC4E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00224252" w:rsidRDefault="002660F6" w:rsidP="002660F6">
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
           <w:pPr>
-            <w:pStyle w:val="A5980C61F2B84E3CAD921716A1F306CB"/>
+            <w:pStyle w:val="9E0894FD9A5742E299B61FD462C31E3A1"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D5B80">
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Parz.-Nr</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007A7F86">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B70F66FEDF0C4E52AF3A895C6197B746"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AA00D9ED-921A-4275-B581-0149E89E1C9A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="B70F66FEDF0C4E52AF3A895C6197B7461"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Standort</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4A209E6ACB754A8EBEFB96E3FB1BB7C3"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7A807469-8937-47A6-9813-A7BCDA168E9B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="4A209E6ACB754A8EBEFB96E3FB1BB7C31"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Vorname Name, Adresse</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5B979A7F47824CC88BC6D9FDADA44106"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C59864E5-4C42-4D84-81BB-7DE5B191E43F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="5B979A7F47824CC88BC6D9FDADA441061"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007A7F86">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7ADF26D3A9E145C99501D2BC65D77147"/>
+        <w:name w:val="E5E1099F728744BD977ACC9ECD63ABF7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{988600A8-B43C-4BFE-90AE-21F0BFDB10F5}"/>
+        <w:guid w:val="{609B27A5-D326-4E4F-B19D-C898B016AF3D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00224252" w:rsidRDefault="002660F6" w:rsidP="002660F6">
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
           <w:pPr>
-            <w:pStyle w:val="7ADF26D3A9E145C99501D2BC65D77147"/>
+            <w:pStyle w:val="E5E1099F728744BD977ACC9ECD63ABF71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007A7F86">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9C151E68786E4CCF8FC600891D23249F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{22E02313-61DD-4C18-83D2-911C8130EE19}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="9C151E68786E4CCF8FC600891D23249F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007A7F86">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="71E8012D4A38491A9EBD8BC48EC82879"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{41B96A79-BC77-40D9-856B-8F472EB272D0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="71E8012D4A38491A9EBD8BC48EC828791"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Ort</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="40695063E7C8406D82A060720F5B81B9"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DD2D9B71-F530-431F-B82A-AB3EF46EFA8B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="40695063E7C8406D82A060720F5B81B9"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Datum</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="43F6CDC0E55D44F5B1ED4443FD30643F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AE3743AE-AD6C-4AFA-8A58-F5190F08E276}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="43F6CDC0E55D44F5B1ED4443FD30643F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Ort</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7527009BDFED4A49AE04A63AEB96259F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{08A58067-DA52-40F6-A178-3176C6BFAAFE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="7527009BDFED4A49AE04A63AEB96259F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Datum</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6F9870A6191F4F0C9FE5BD053DA623C2"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6C95EBFA-9D47-40DC-9DD9-44ECA8F57CAB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
+          <w:pPr>
+            <w:pStyle w:val="6F9870A6191F4F0C9FE5BD053DA623C2"/>
           </w:pPr>
           <w:r w:rsidRPr="002D5B80">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FBEE6ABD3AA248E397F0A6FD2FA7E5C3"/>
+        <w:name w:val="85BCFEFC20154505A947B7D6F7D174D1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{58604E95-4521-4349-8B75-14D87907BBD2}"/>
+        <w:guid w:val="{6CA8B5E6-D1E7-4207-8CB4-5743CEB305A3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00224252" w:rsidRDefault="002660F6" w:rsidP="002660F6">
+        <w:p w:rsidR="00560155" w:rsidRDefault="00173E7C" w:rsidP="00173E7C">
           <w:pPr>
-            <w:pStyle w:val="FBEE6ABD3AA248E397F0A6FD2FA7E5C3"/>
+            <w:pStyle w:val="85BCFEFC20154505A947B7D6F7D174D1"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D5B80">
+          <w:r w:rsidRPr="0091528D">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
-            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
-[...318 lines deleted...]
-            <w:t>Klicken oder tippen Sie, um ein Datum einzugeben.</w:t>
+            <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005647ED"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C917CF"/>
+    <w:rsidRoot w:val="00173E7C"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:rsid w:val="00560155"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4200,596 +4974,599 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001E2143"/>
+    <w:rsid w:val="00560155"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29A08D6EAC6A4B77AE814C4E0D69A279">
-[...169 lines deleted...]
-    <w:rsid w:val="001E2143"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7201BC92AD3429799B514D42EBE93B62">
+    <w:name w:val="C7201BC92AD3429799B514D42EBE93B62"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB55D1204E40488ABBB73D3F280CB04A1">
+    <w:name w:val="EB55D1204E40488ABBB73D3F280CB04A1"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB74CFBBF2A9478A97B43D9BC5204BD11">
+    <w:name w:val="FB74CFBBF2A9478A97B43D9BC5204BD11"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="396AB5DE97BC4C59952F9765A6C9B5041">
+    <w:name w:val="396AB5DE97BC4C59952F9765A6C9B5041"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="607997EE759C42E5BE688A9F56C3E9B11">
+    <w:name w:val="607997EE759C42E5BE688A9F56C3E9B11"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F894876EE79442A4A32D9C1D094874EF1">
+    <w:name w:val="F894876EE79442A4A32D9C1D094874EF1"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86330C1391A846FE985531273A71F4CE1">
+    <w:name w:val="86330C1391A846FE985531273A71F4CE1"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5FEBA65865A434FAE1F4C7C6F2E445B1">
+    <w:name w:val="E5FEBA65865A434FAE1F4C7C6F2E445B1"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E0894FD9A5742E299B61FD462C31E3A1">
+    <w:name w:val="9E0894FD9A5742E299B61FD462C31E3A1"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B70F66FEDF0C4E52AF3A895C6197B7461">
+    <w:name w:val="B70F66FEDF0C4E52AF3A895C6197B7461"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A209E6ACB754A8EBEFB96E3FB1BB7C31">
+    <w:name w:val="4A209E6ACB754A8EBEFB96E3FB1BB7C31"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B979A7F47824CC88BC6D9FDADA441061">
+    <w:name w:val="5B979A7F47824CC88BC6D9FDADA441061"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5E1099F728744BD977ACC9ECD63ABF71">
+    <w:name w:val="E5E1099F728744BD977ACC9ECD63ABF71"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C151E68786E4CCF8FC600891D23249F1">
+    <w:name w:val="9C151E68786E4CCF8FC600891D23249F1"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71E8012D4A38491A9EBD8BC48EC828791">
+    <w:name w:val="71E8012D4A38491A9EBD8BC48EC828791"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40695063E7C8406D82A060720F5B81B9">
+    <w:name w:val="40695063E7C8406D82A060720F5B81B9"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43F6CDC0E55D44F5B1ED4443FD30643F">
+    <w:name w:val="43F6CDC0E55D44F5B1ED4443FD30643F"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7527009BDFED4A49AE04A63AEB96259F">
+    <w:name w:val="7527009BDFED4A49AE04A63AEB96259F"/>
+    <w:rsid w:val="00173E7C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F9870A6191F4F0C9FE5BD053DA623C2">
+    <w:name w:val="6F9870A6191F4F0C9FE5BD053DA623C2"/>
+    <w:rsid w:val="00173E7C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85BCFEFC20154505A947B7D6F7D174D1">
+    <w:name w:val="85BCFEFC20154505A947B7D6F7D174D1"/>
+    <w:rsid w:val="00173E7C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Larissa">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Larissa">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Larissa">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3283</Characters>
+  <Pages>2</Pages>
+  <Words>457</Words>
+  <Characters>2886</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Stadt Luzern</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3796</CharactersWithSpaces>
+  <CharactersWithSpaces>3337</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Muri Selin</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Solleder Céline</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>